--- v0 (2026-08-21)
+++ v1 (2026-09-10)
@@ -1,136 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3893"/>
         <w:gridCol w:w="3893"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D67B47" w:rsidRPr="00773A7E" w14:paraId="76539166" w14:textId="77777777" w:rsidTr="00DF54B2">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="36CBA9DD" w14:textId="2D45614F" w:rsidR="00D67B47" w:rsidRPr="00773A7E" w:rsidRDefault="001D630A" w:rsidP="0066439C">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:ind w:left="1306"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C3E21B1" wp14:editId="4E7EA844">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645440" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C3E21B1" wp14:editId="5E411DA6">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
-                    <wp:posOffset>-17798</wp:posOffset>
+                    <wp:posOffset>-65405</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
-                    <wp:posOffset>16026</wp:posOffset>
+                    <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="1332772" cy="1800446"/>
-[...1 lines deleted...]
-                  <wp:wrapNone/>
+                  <wp:extent cx="1612900" cy="2178685"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+                  <wp:wrapThrough wrapText="bothSides">
+                    <wp:wrapPolygon edited="0">
+                      <wp:start x="0" y="0"/>
+                      <wp:lineTo x="0" y="21342"/>
+                      <wp:lineTo x="21430" y="21342"/>
+                      <wp:lineTo x="21430" y="0"/>
+                      <wp:lineTo x="0" y="0"/>
+                    </wp:wrapPolygon>
+                  </wp:wrapThrough>
                   <wp:docPr id="2138778419" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 3"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId5">
+                          <a:blip r:embed="rId6">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm flipH="1">
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1332772" cy="1800446"/>
+                            <a:ext cx="1612900" cy="2178685"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="00D67B47" w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
@@ -156,51 +164,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Parish Team</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="606F2D21" w14:textId="06A461F8" w:rsidR="00D67B47" w:rsidRPr="00773A7E" w:rsidRDefault="00D67B47" w:rsidP="00E96F20">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:ind w:left="2299"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId6" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00773A7E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fr. Thomas O’Byrne </w:t>
               </w:r>
               <w:proofErr w:type="spellStart"/>
               <w:r w:rsidRPr="00773A7E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Adm</w:t>
               </w:r>
@@ -325,238 +333,248 @@
               <w:t>Child Safeguarding Reps</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0590FECE" w14:textId="057D9659" w:rsidR="00D67B47" w:rsidRPr="00773A7E" w:rsidRDefault="00D67B47" w:rsidP="00E96F20">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:ind w:left="2299"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Richard Hoolan and Niamh Brennan 059 9164087</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0122BEA5" w14:textId="16B141C6" w:rsidR="007337E0" w:rsidRPr="00773A7E" w:rsidRDefault="00D67B47" w:rsidP="00E96F20">
+          <w:p w14:paraId="0122BEA5" w14:textId="02122E5A" w:rsidR="007337E0" w:rsidRPr="00773A7E" w:rsidRDefault="00D67B47" w:rsidP="00E96F20">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:ind w:left="2299"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">Diocesan </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00773A7E">
+            <w:r w:rsidR="00CE38E7" w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Designated</w:t>
             </w:r>
-            <w:r w:rsidR="00086B04">
+            <w:r w:rsidR="00CE38E7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00773A7E">
+            <w:r w:rsidR="00CE38E7" w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Liaison</w:t>
+              <w:t>Liaison</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> Person</w:t>
             </w:r>
             <w:r w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="268BE5E0" w14:textId="28DC7A1D" w:rsidR="00D67B47" w:rsidRPr="00773A7E" w:rsidRDefault="00D67B47" w:rsidP="00E96F20">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:ind w:left="2299"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ms Michelle Hughes Email: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00773A7E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>dlp@kandle.ie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tel: 086 171 0643</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52D81CE3" w14:textId="7D7D6E5C" w:rsidR="007337E0" w:rsidRPr="00E96F20" w:rsidRDefault="00D67B47" w:rsidP="0066439C">
             <w:pPr>
               <w:ind w:left="1306"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E96F20">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Newsletter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DAC7BB9" w14:textId="0BA1F0AC" w:rsidR="00D67B47" w:rsidRPr="00773A7E" w:rsidRDefault="007337E0" w:rsidP="0066439C">
+          <w:p w14:paraId="2DAC7BB9" w14:textId="0BA1F0AC" w:rsidR="00D67B47" w:rsidRDefault="007337E0" w:rsidP="0066439C">
             <w:pPr>
               <w:ind w:left="1306"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="00773A7E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>info@carlowcathedral.ie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00D67B47" w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  By 4pm Wednesday</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3649D5B6" w14:textId="77777777" w:rsidR="004A72C3" w:rsidRPr="00773A7E" w:rsidRDefault="004A72C3" w:rsidP="0066439C">
+            <w:pPr>
+              <w:ind w:left="1306"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="2DCCCD4A" w14:textId="77777777" w:rsidR="003F2888" w:rsidRPr="00773A7E" w:rsidRDefault="003F2888" w:rsidP="003F2888">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="671BCE60" w14:textId="746FD88F" w:rsidR="003F2888" w:rsidRPr="00773A7E" w:rsidRDefault="00890EE9" w:rsidP="003F2888">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
@@ -659,169 +677,209 @@
           </w:p>
           <w:p w14:paraId="1960C483" w14:textId="77777777" w:rsidR="003F2888" w:rsidRPr="00773A7E" w:rsidRDefault="003F2888" w:rsidP="003F2888">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>SACRAMENT OF RECONCILIATION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="305FA4B7" w14:textId="78CAA0E0" w:rsidR="003F2888" w:rsidRPr="00773A7E" w:rsidRDefault="003F2888" w:rsidP="003F2888">
+          <w:p w14:paraId="305FA4B7" w14:textId="78CAA0E0" w:rsidR="003F2888" w:rsidRDefault="003F2888" w:rsidP="003F2888">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Saturday following th</w:t>
             </w:r>
             <w:r w:rsidR="003B4DE1" w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10am Mass</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="767ADAE8" w14:textId="46DC5256" w:rsidR="00B23EB9" w:rsidRPr="00374338" w:rsidRDefault="00374338" w:rsidP="00B23EB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00374338">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ADORATION</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FAB7F61" w14:textId="12438664" w:rsidR="00B23EB9" w:rsidRPr="00374338" w:rsidRDefault="00B23EB9" w:rsidP="00B23EB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00374338">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Monday, Thursday and Friday 7:00pm to 8:30pm.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00374338">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00374338">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Enter from the Car Park through the Sacristy door)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="564A2AAA" w14:textId="356D8239" w:rsidR="007337E0" w:rsidRPr="00773A7E" w:rsidRDefault="007337E0" w:rsidP="00944677">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Banking Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F40FD" w:rsidRPr="00773A7E" w14:paraId="4358C9F3" w14:textId="77777777" w:rsidTr="007337E0">
         <w:trPr>
           <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3893" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B878FAD" w14:textId="703DC7CA" w:rsidR="008F40FD" w:rsidRPr="00773A7E" w:rsidRDefault="0095690A" w:rsidP="008F40FD">
+          <w:p w14:paraId="6B878FAD" w14:textId="166E79E1" w:rsidR="008F40FD" w:rsidRPr="00773A7E" w:rsidRDefault="008F40FD" w:rsidP="008F40FD">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>T</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Parish Account </w:t>
+              <w:t xml:space="preserve">Carlow Parish Account </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E1ED59C" w14:textId="7B3C2B92" w:rsidR="008F40FD" w:rsidRPr="00773A7E" w:rsidRDefault="008F40FD" w:rsidP="008F40FD">
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">IBAN; IE66 AIBK 9331 0405 634065  </w:t>
             </w:r>
           </w:p>
@@ -903,2618 +961,2948 @@
             <w:pPr>
               <w:spacing w:line="278" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00773A7E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>BIC AIBKIE2D</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="618BA9BC" w14:textId="0FA8642D" w:rsidR="00695B1D" w:rsidRPr="00773A7E" w:rsidRDefault="00695B1D" w:rsidP="00B844AF">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="56E60077" w14:textId="77777777" w:rsidR="00503B93" w:rsidRDefault="00503B93" w:rsidP="004051DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4208DC0E" w14:textId="7D78EF9B" w:rsidR="00B23EB9" w:rsidRPr="00773A7E" w:rsidRDefault="00B23EB9" w:rsidP="00B23EB9">
+      <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-        <w:spacing w:after="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00773A7E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00773A7E">
+        <w:t>Cathedral Collections</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t>Visitation to the Housebound</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> 29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B23EB9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
-        </w:rPr>
-      </w:pPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; 30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B23EB9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> August</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EECA51" w14:textId="77777777" w:rsidR="00B23EB9" w:rsidRPr="00DA0343" w:rsidRDefault="00B23EB9" w:rsidP="00B23EB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0343">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offertory </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA0343">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA0343">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>€1,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>149.27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD47F56" w14:textId="77777777" w:rsidR="00B23EB9" w:rsidRPr="00DA0343" w:rsidRDefault="00B23EB9" w:rsidP="00B23EB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0343">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Development     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA0343">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>€1,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>844.91</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1225CE07" w14:textId="77777777" w:rsidR="00B23EB9" w:rsidRDefault="00B23EB9" w:rsidP="00B23EB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0343">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Many thanks for your generosity to your Parish.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8DE892" w14:textId="77777777" w:rsidR="00B23EB9" w:rsidRDefault="00B23EB9" w:rsidP="004051DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004051DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*************************************************</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF8FC08" w14:textId="0BE71143" w:rsidR="005C0BC5" w:rsidRPr="00B904F1" w:rsidRDefault="005C0BC5" w:rsidP="004051DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Visitation to the Housebound</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D923B97" w14:textId="04D6E66D" w:rsidR="005C0BC5" w:rsidRPr="00B904F1" w:rsidRDefault="005C0BC5" w:rsidP="004051DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you or a family member within the Cathedral Parish area is housebound and would like a visit from a Priest, please contact the Parish Centre with the name, contact details and address (incl. Eircode). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C118E2" w14:textId="06DE44DA" w:rsidR="00EE09E5" w:rsidRDefault="00EE09E5" w:rsidP="004051DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004051DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>*********************************************</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47610D29" w14:textId="77777777" w:rsidR="00503B93" w:rsidRPr="00230545" w:rsidRDefault="00503B93" w:rsidP="00503B93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Autumn Collection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7142BE2D" w14:textId="29320DD5" w:rsidR="00503B93" w:rsidRPr="00230545" w:rsidRDefault="00B93E65" w:rsidP="00503B93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A09CECB" wp14:editId="3830D8F4">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681280" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32C4BF1E" wp14:editId="40CCF588">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>3579569</wp:posOffset>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>267108</wp:posOffset>
+              <wp:posOffset>149860</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="861277" cy="492369"/>
-            <wp:effectExtent l="0" t="0" r="0" b="3175"/>
+            <wp:extent cx="1117600" cy="1050925"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="881200522" name="Picture 4" descr="A hidden gem on Lough Derg 🩵"/>
+            <wp:docPr id="882107617" name="Picture 1" descr="The Samaritans Logo PNG Transparent &amp; SVG Vector - Freebie ..."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 5" descr="A hidden gem on Lough Derg 🩵"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="The Samaritans Logo PNG Transparent &amp; SVG Vector - Freebie ..."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
-                        <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
-[...7 lines deleted...]
-                        </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="906460" cy="518199"/>
+                      <a:ext cx="1117600" cy="1050925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="005C0BC5" w:rsidRPr="00773A7E">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">If you or a family member within the Cathedral Parish area is housebound and would like a visit from a Priest, please contact the Parish Centre with the name, contact details and address (incl. Eircode). </w:t>
+      <w:r w:rsidR="00503B93">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Autumn Collection for the support of the Bishop and Priests who minister at the Cathedral will be taken up </w:t>
+      </w:r>
+      <w:r w:rsidR="00B904F1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidR="00503B93">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weekend, 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00503B93" w:rsidRPr="00AF0537">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00503B93">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; 7</w:t>
+      </w:r>
+      <w:r w:rsidR="00503B93" w:rsidRPr="00AF0537">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00503B93">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> September.   Envelopes in the Yearly Boxes and at the doors of the Cathedral.   Your </w:t>
+      </w:r>
+      <w:r w:rsidR="00B904F1">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>support of those who minister in the Parish is deeply appreciated</w:t>
+      </w:r>
+      <w:r w:rsidR="00503B93">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00503B93" w:rsidRPr="00230545">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E04FD07" w14:textId="147326B2" w:rsidR="005C0BC5" w:rsidRPr="00773A7E" w:rsidRDefault="005C0BC5" w:rsidP="005C0BC5">
-[...12 lines deleted...]
-        <w:t>**********************************************</w:t>
+    <w:p w14:paraId="190A278F" w14:textId="361F6261" w:rsidR="00503B93" w:rsidRPr="004051DE" w:rsidRDefault="00503B93" w:rsidP="004051DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>********************************************</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E79D32" w14:textId="02005B78" w:rsidR="00EE09E5" w:rsidRPr="00773A7E" w:rsidRDefault="00EE09E5" w:rsidP="00EE09E5">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="213431B8" w14:textId="5A4A8CD4" w:rsidR="00DD2F2E" w:rsidRPr="00B904F1" w:rsidRDefault="00DD2F2E" w:rsidP="00B93E65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="17"/>
-[...10 lines deleted...]
-        <w:t>St Brigid's Pilgrimage to Lough Derg for Carlo Acutis one day retreat</w:t>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volunteer with Carlow Samaritans.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00503B93" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ome along to an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93E65">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>evening in Lamberts Coffee House on 16/17 Dublin St.  (R93X086) next Tuesday</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0363C" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> September</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0363C" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anytime from 6pm till 8pm.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Have a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>cuppa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and a chat and meet existing volunteers to find out what we do and how to contribute to answering 1500 calls for help every day.  We are looking for tolerant open-minded people who wish to help callers and have 3 hours to give each week.  Full training will be provided for all volunteers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1033B7" w14:textId="2697F6CD" w:rsidR="00FF3C9D" w:rsidRDefault="00EE09E5" w:rsidP="00EE09E5">
-[...54 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="729F467E" w14:textId="394BB4A2" w:rsidR="00503B93" w:rsidRPr="00503B93" w:rsidRDefault="00374338" w:rsidP="00503B93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="17"/>
-[...403 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251702784" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EE49623" wp14:editId="477112FD">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687424" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E77BF87" wp14:editId="1EA34A8A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>3843119</wp:posOffset>
+              <wp:posOffset>4271009</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>54232</wp:posOffset>
+              <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="901816" cy="1257961"/>
-[...2 lines deleted...]
-            <wp:docPr id="2018379927" name="Picture 6" descr="Our Lady's Island in County Wexford, Ireland"/>
+            <wp:extent cx="625475" cy="495300"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+            <wp:wrapThrough wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="20769"/>
+                <wp:lineTo x="21052" y="20769"/>
+                <wp:lineTo x="21052" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapThrough>
+            <wp:docPr id="1032675119" name="Picture 3" descr="Question Mark Speech Bubbles Black and White Clip Art Free PNG  Image｜Illustoon"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 9" descr="Our Lady's Island in County Wexford, Ireland"/>
+                    <pic:cNvPr id="0" name="Picture 5" descr="Question Mark Speech Bubbles Black and White Clip Art Free PNG  Image｜Illustoon"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="919785" cy="1283027"/>
+                      <a:ext cx="625475" cy="495300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00111220" w:rsidRPr="00773A7E">
-[...33 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00503B93" w:rsidRPr="00503B93">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Season of Creation 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – September 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23EB9" w:rsidRPr="00B23EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – October 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23EB9" w:rsidRPr="00B23EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. – </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23EB9" w:rsidRPr="00B23EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Take Time To Think</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23EB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>!!!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADEF5F4" w14:textId="29B544D4" w:rsidR="003B4DE1" w:rsidRPr="00773A7E" w:rsidRDefault="003B4DE1" w:rsidP="003B4DE1">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="3EFC2E8D" w14:textId="5CA60EA5" w:rsidR="00B23EB9" w:rsidRPr="00374338" w:rsidRDefault="00B23EB9" w:rsidP="00B23EB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B23EB9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Today’s psalm might inspire us to pray the refrain this week - “if today you hear his voice, harden not your hearts”. How can we open our eyes and hearts to the mystery of the world in this Season of Creation? We might look around our local space to see where evidence of the abundance of God’s creation is flourishing. And we might also note where creation is struggling</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B23EB9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and ask ourselves how we can reach out to our creaturely neighbours and show our love in caring for a plant, a water source, the air we breathe.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00374338">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Take Time </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00374338">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00374338">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Think</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374338">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>!!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADEF5F4" w14:textId="2506D92E" w:rsidR="003B4DE1" w:rsidRDefault="00CE38E7" w:rsidP="008313CF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00773A7E">
-[...95 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...256 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FC1C63F" wp14:editId="63B760D8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251690496" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="17FF821A" wp14:editId="246BC46F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>1599902</wp:posOffset>
+              <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>65436</wp:posOffset>
+              <wp:posOffset>113665</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="908006" cy="354287"/>
-[...2 lines deleted...]
-            <wp:docPr id="1974976294" name="Picture 5" descr="branding - Worldwide Marriage Encounter"/>
+            <wp:extent cx="949960" cy="615950"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+            <wp:wrapThrough wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="20709"/>
+                <wp:lineTo x="21225" y="20709"/>
+                <wp:lineTo x="21225" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapThrough>
+            <wp:docPr id="335436978" name="Picture 4" descr="144,528 Volunteer Vectors Royalty-Free Images, Stock Photos ..."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 7" descr="branding - Worldwide Marriage Encounter"/>
+                    <pic:cNvPr id="0" name="Picture 7" descr="144,528 Volunteer Vectors Royalty-Free Images, Stock Photos ..."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="951100" cy="616283"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="003B4DE1" w:rsidRPr="008B58ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>***********************************************</w:t>
+      </w:r>
+      <w:r w:rsidR="00374338">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00374338">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D92636" w14:textId="0F0DF1ED" w:rsidR="004051DE" w:rsidRPr="00B904F1" w:rsidRDefault="004051DE" w:rsidP="00503B93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Volunteer Drivers</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE38E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CE38E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CE38E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CE38E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CE38E7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459BBC76" w14:textId="0944E28B" w:rsidR="004051DE" w:rsidRPr="00B904F1" w:rsidRDefault="004051DE" w:rsidP="00503B93">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Irish Cancer Society is seeking compassionate volunteer drivers to join our pool of drivers. As a volunteer driver you would be bringing patients undergoing chemotherapy to the hospital </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0363C" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for their treatment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and back home.  Gifting your time means that cancer patients will have comfortable (one on one) transport to attend appointments for their lifesaving treatment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1325B149" w14:textId="49CB46F8" w:rsidR="004051DE" w:rsidRPr="00B904F1" w:rsidRDefault="004051DE" w:rsidP="00B23EB9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If you can spare 2 days per month, have a valid driving licence, and a safe, reliable vehicle, you are the perfect candidate to make a significant difference. The Irish Cancer Society will provide you with training before you start as a driver for us. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23EB9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For more information and to become a volunteer driver, please contact Monica or Emily at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00B904F1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>volunteer@irishcancer.ie</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D4D9BE" w14:textId="78635D25" w:rsidR="008B58ED" w:rsidRPr="00B904F1" w:rsidRDefault="00860C48" w:rsidP="00503B93">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>********************************************</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA07DB8" w14:textId="51A412BA" w:rsidR="008B58ED" w:rsidRPr="00B904F1" w:rsidRDefault="00B93E65" w:rsidP="00503B93">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="618E58B3" wp14:editId="49B79F6C">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3982085</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>13970</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1060450" cy="1060450"/>
+            <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21341"/>
+                <wp:lineTo x="21341" y="21341"/>
+                <wp:lineTo x="21341" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="72446091" name="Picture 2" descr="3,100+ Christian Meditation Stock Illustrations, Royalty ..."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 3" descr="3,100+ Christian Meditation Stock Illustrations, Royalty ..."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="951887" cy="371409"/>
+                      <a:ext cx="1060450" cy="1060450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00253C02" w:rsidRPr="00773A7E">
-[...5 lines deleted...]
-        <w:t>**********************************************</w:t>
+      <w:r w:rsidR="008B58ED" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Invitation to Meditation</w:t>
+      </w:r>
+      <w:r w:rsidR="008B58ED" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Carlow Meditation Group will resume on </w:t>
+      </w:r>
+      <w:r w:rsidR="008B58ED" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Monday,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0363C" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B58ED" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>14 September 2026 at 7pm</w:t>
+      </w:r>
+      <w:r w:rsidR="008B58ED" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, after our </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008B58ED" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Summer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008B58ED" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> break. We meet on Monday evenings from 7pm to 7:45pm in the Cathedral Parish Centre, College Street, Carlow - excluding bank holidays.   Meditation, the universal practice of silent contemplation, can awaken the heart, deepen our spiritual sensitivity and promote our wellbeing. All are welcome - no experience needed. No need to book – just turn up any Monday evening! (Noel Keating, 087 2251183)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A97A57" w14:textId="77777777" w:rsidR="00C63F77" w:rsidRDefault="00253C02" w:rsidP="00253C02">
-[...17 lines deleted...]
-        <w:t>Worldwide Marriage Encounter</w:t>
+    <w:p w14:paraId="552092E2" w14:textId="77777777" w:rsidR="00B93E65" w:rsidRDefault="008B58ED" w:rsidP="004A72C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>****************************************</w:t>
+      </w:r>
+      <w:r w:rsidR="00B93E65">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B93E65">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40ED5F2E" w14:textId="77777777" w:rsidR="00C63F77" w:rsidRDefault="00253C02" w:rsidP="00253C02">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="122EFEA3" w14:textId="5DDEED38" w:rsidR="00DD2F2E" w:rsidRPr="00B904F1" w:rsidRDefault="00DD2F2E" w:rsidP="00503B93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Leighlin Dementia Friendly Community</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">We would like to welcome people living with Dementia and their carers to join us on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Friday, September</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11th in Leighlin Parish Centre (R93KR83) for a cuppa and a chat, 11.00am - 12.30</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>p.m..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="22E2C108" w14:textId="11F317CE" w:rsidR="00253C02" w:rsidRPr="00773A7E" w:rsidRDefault="00253C02" w:rsidP="00253C02">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> March 2026 in the presence of Cardinal Kevin Farrell. For over fifty years, Marriage Encounter Weekends have helped thousands of couples across Ireland and the world to deepen their relationship with each other and with God, through the gift of communication, renewed commitment, and shared faith. This is truly a weekend like no other.</w:t>
+    <w:p w14:paraId="65D4FE90" w14:textId="77777777" w:rsidR="00D0363C" w:rsidRPr="00B904F1" w:rsidRDefault="00387628" w:rsidP="00D0363C">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>*******************************************</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B28DFE5" w14:textId="178EA013" w:rsidR="00253C02" w:rsidRPr="00773A7E" w:rsidRDefault="00253C02" w:rsidP="00253C02">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0A3B2437" w14:textId="7DEC0314" w:rsidR="00503B93" w:rsidRPr="00B904F1" w:rsidRDefault="00503B93" w:rsidP="00D0363C">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>The Legion of Mary’s Pilgrimage to Our Lady’s Island</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="17"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">:   Venue:  </w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tuesday, 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> September</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0363C" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coach leaves Tullow 3.45pm, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00773A7E">
-[...4 lines deleted...]
-        <w:t>Focolare</w:t>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tinryland</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00773A7E">
-[...27 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4pm, Askea 4:15pm, cost €30. Contact (086)1577190 (Carlow), Tullow Parish Centre 059 9151277</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2730C1" w14:textId="577E59B2" w:rsidR="00253C02" w:rsidRPr="00773A7E" w:rsidRDefault="00675297" w:rsidP="00253C02">
+    <w:p w14:paraId="19E8FA4B" w14:textId="77777777" w:rsidR="00503B93" w:rsidRPr="00B904F1" w:rsidRDefault="00503B93" w:rsidP="00D0363C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>****************************************</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D6DE73" w14:textId="04C3709D" w:rsidR="00503B93" w:rsidRPr="00B904F1" w:rsidRDefault="00503B93" w:rsidP="00503B93">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>An Gardin Beo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Our hall is available to rent at a very reasonable rate. All enquiries only to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00D0363C" w:rsidRPr="00B904F1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Calibri"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="en-IE"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>carlowcommunitygarden@gmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6943F7E9" w14:textId="1FCFFEE1" w:rsidR="00503B93" w:rsidRPr="00503B93" w:rsidRDefault="00503B93" w:rsidP="00B904F1">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="en-IE"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>***********************************************</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B07DF3D" w14:textId="3C8145A8" w:rsidR="008313CF" w:rsidRPr="00B904F1" w:rsidRDefault="008313CF" w:rsidP="008313CF">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Bob’s Your Uncle Lotto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480BCC2D" w14:textId="747A8481" w:rsidR="008313CF" w:rsidRPr="00B904F1" w:rsidRDefault="00B23EB9" w:rsidP="008313CF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679232" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42DE54E5" wp14:editId="2224E400">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673088" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44E175B8" wp14:editId="2299AAF6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>2904361</wp:posOffset>
+              <wp:posOffset>441325</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>231917</wp:posOffset>
+              <wp:posOffset>160655</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="829674" cy="325615"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="760095" cy="669925"/>
+            <wp:effectExtent l="114300" t="133350" r="116205" b="149225"/>
             <wp:wrapNone/>
-            <wp:docPr id="1317968345" name="Picture 2" descr="Rainbows for All Children"/>
+            <wp:docPr id="159091913" name="Picture 2" descr="Ausmalbild 40+ winterliche Schneeflocken und Sterne: Ausmalbild Sterne 5 kostenlos ausdrucken"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1" descr="Rainbows for All Children"/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="Ausmalbild 40+ winterliche Schneeflocken und Sterne: Ausmalbild Sterne 5 kostenlos ausdrucken"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
-                    <a:xfrm>
+                    <a:xfrm rot="1535157">
                       <a:off x="0" y="0"/>
-                      <a:ext cx="839011" cy="329280"/>
+                      <a:ext cx="760095" cy="669925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00253C02" w:rsidRPr="00773A7E">
-[...153 lines deleted...]
-      <w:r w:rsidRPr="00773A7E">
+      <w:r w:rsidR="00B904F1" w:rsidRPr="00B904F1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="527247B3" wp14:editId="7ABA3709">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676160" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F9A8DF5" wp14:editId="2876E8BA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>3819005</wp:posOffset>
+              <wp:posOffset>3498215</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>10131</wp:posOffset>
+              <wp:posOffset>161290</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="820540" cy="966085"/>
-            <wp:effectExtent l="155892" t="225108" r="154623" b="211772"/>
+            <wp:extent cx="771525" cy="680085"/>
+            <wp:effectExtent l="133350" t="190500" r="104775" b="177165"/>
             <wp:wrapNone/>
-            <wp:docPr id="1967865535" name="Picture 2" descr="Ausmalbild 40+ winterliche Schneeflocken und Sterne: Ausmalbild Sterne 5 kostenlos ausdrucken"/>
+            <wp:docPr id="878460468" name="Picture 2" descr="Ausmalbild 40+ winterliche Schneeflocken und Sterne: Ausmalbild Sterne 5 kostenlos ausdrucken"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Ausmalbild 40+ winterliche Schneeflocken und Sterne: Ausmalbild Sterne 5 kostenlos ausdrucken"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
-                    <a:xfrm rot="18454129">
+                    <a:xfrm rot="2668949">
                       <a:off x="0" y="0"/>
-                      <a:ext cx="822666" cy="968589"/>
+                      <a:ext cx="771525" cy="680085"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00EE09E5" w:rsidRPr="00773A7E">
-[...4 lines deleted...]
-        <w:t>***********************************************</w:t>
+      <w:r w:rsidR="008313CF" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jackpot Sunday </w:t>
+      </w:r>
+      <w:r w:rsidR="00874E65" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="008313CF" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">th </w:t>
+      </w:r>
+      <w:r w:rsidR="00874E65" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>September</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790452A2" w14:textId="7F50714C" w:rsidR="00EE09E5" w:rsidRPr="00773A7E" w:rsidRDefault="00C13E67" w:rsidP="003B12B5">
+    <w:p w14:paraId="07A4A9DA" w14:textId="3AD0B9F3" w:rsidR="008313CF" w:rsidRPr="00B904F1" w:rsidRDefault="008313CF" w:rsidP="008313CF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00773A7E">
-[...109 lines deleted...]
-      <w:r w:rsidRPr="00773A7E">
+      <w:r w:rsidRPr="00B904F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7218B0BA" wp14:editId="5B5E2AFC">
+              <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251675136" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="721A9681" wp14:editId="010CC7AE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1917087</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>42035</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1170199" cy="394027"/>
                 <wp:effectExtent l="19050" t="19050" r="30480" b="44450"/>
                 <wp:wrapNone/>
-                <wp:docPr id="66333274" name="Rectangle 1"/>
+                <wp:docPr id="1741327511" name="Rectangle 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1170199" cy="394027"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="57150">
                           <a:solidFill>
-                            <a:schemeClr val="dk1">
+                            <a:sysClr val="windowText" lastClr="000000">
                               <a:lumMod val="0"/>
                               <a:lumOff val="0"/>
-                            </a:schemeClr>
+                            </a:sysClr>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:gradFill rotWithShape="0">
                                 <a:gsLst>
                                   <a:gs pos="0">
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:gs>
                                   <a:gs pos="34999">
                                     <a:srgbClr val="BED7EF"/>
                                   </a:gs>
                                   <a:gs pos="100000">
                                     <a:srgbClr val="5B9BD5"/>
                                   </a:gs>
                                 </a:gsLst>
                                 <a:lin ang="5400000" scaled="1"/>
                               </a:gradFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:effectLst>
                                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                   <a:srgbClr val="868686"/>
                                 </a:outerShdw>
                               </a:effectLst>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="5BF1E898" w14:textId="77777777" w:rsidR="00EE09E5" w:rsidRPr="00900F19" w:rsidRDefault="00EE09E5" w:rsidP="00EE09E5">
+                          <w:p w14:paraId="716BDC10" w14:textId="77777777" w:rsidR="008313CF" w:rsidRPr="00900F19" w:rsidRDefault="008313CF" w:rsidP="008313CF">
                             <w:pPr>
                               <w:widowControl w:val="0"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="34"/>
                                 <w:szCs w:val="34"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00900F19">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="34"/>
                                 <w:szCs w:val="34"/>
                                 <w14:ligatures w14:val="none"/>
                               </w:rPr>
                               <w:t>€20,000</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36576" tIns="36576" rIns="36576" bIns="36576" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7218B0BA" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:150.95pt;margin-top:3.3pt;width:92.15pt;height:31.05pt;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:2.88pt;mso-wrap-distance-top:2.88pt;mso-wrap-distance-right:2.88pt;mso-wrap-distance-bottom:2.88pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGDCh9JAIAADkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7bTJWmMOEWRrsOA&#10;rhvQ7QMUSY6FSqImKbG7rx8lJ2m23Yb5IIiU+Ug+Pq5uBqPJQfqgwDa0mpSUSMtBKLtr6Pdv9++u&#10;KQmRWcE0WNnQFxnozfrtm1XvajmFDrSQniCIDXXvGtrF6OqiCLyThoUJOGnxsQVvWETT7wrhWY/o&#10;RhfTspwXPXjhPHAZAnrvxke6zvhtK3n80rZBRqIbirXFfPp8btNZrFes3nnmOsWPZbB/qMIwZTHp&#10;GeqORUb2Xv0FZRT3EKCNEw6mgLZVXOYesJuq/KObp445mXtBcoI70xT+Hyx/PDy5rz6VHtwD8OdA&#10;LGw6Znfy1nvoO8kEpqsSUUXvQn0OSEbAULLtP4PA0bJ9hMzB0HqTALE7MmSqX85UyyESjs6qWpTV&#10;ckkJx7er5ftyusgpWH2Kdj7EjxIMSZeGehxlRmeHhxBTNaw+/ZKSWbhXWudxakv6hs4W1azMEQG0&#10;Euk1d5mUJTfakwNDTYjnKv+j9wa7GH1HVaALtXPhwoxZlyk65/8N2KiIStbKNPS6TN+orUTgByty&#10;YZEpPd4RSttUjswaPXZ0ojSpN9Rx2A4Ylq5bEC/ItIdRv7hveOnA/6SkR+02NPzYMy8p0Z8sTutq&#10;PlvMUeyXhr80tpcGsxyhGhopGa+bOC7I3nm16zDTSJGFW5xwqzL5r1UddYH6zJwcdyktwKWd/3rd&#10;+PUvAAAA//8DAFBLAwQUAAYACAAAACEAbc95Yt4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;y07DMBBF90j8gzVIbBB12qIQQpyqKuqGBaivBTsnHpKo9jiK3Tb9e4YVLK/u1ZkzxWJ0VpxxCJ0n&#10;BdNJAgKp9qajRsF+t37MQISoyWjrCRVcMcCivL0pdG78hTZ43sZGMIRCrhW0Mfa5lKFu0ekw8T0S&#10;d99+cDpyHBppBn1huLNyliSpdLojvtDqHlct1sftySmYv63te1+RM/FzXi+vzcfBfz0odX83Ll9B&#10;RBzj3xh+9VkdSnaq/IlMEJYZyfSFpwrSFAT3T1k6A1Fxzp5BloX8/0D5AwAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAIYMKH0kAgAAOQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAG3PeWLeAAAACAEAAA8AAAAAAAAAAAAAAAAAfgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" filled="f" strokecolor="black [0]" strokeweight="4.5pt">
+              <v:rect w14:anchorId="721A9681" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:150.95pt;margin-top:3.3pt;width:92.15pt;height:31.05pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:2.88pt;mso-wrap-distance-top:2.88pt;mso-wrap-distance-right:2.88pt;mso-wrap-distance-bottom:2.88pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd+HJYLgIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p0k6uq5R02nqGEIa&#10;A2njB7iO01g4PuNzm5Rfz9lpuwJviD5Yd3buu+8+f+7ydugM2yuPGmzFi0nOmbISam23Ff/28vDu&#10;hjMMwtbCgFUVPyjkt6u3b5a9K9UUWjC18oxALJa9q3gbgiuzDGWrOoETcMrSYQO+E4FSv81qL3pC&#10;70w2zfPrrAdfOw9SIdLu/XjIVwm/aZQMX5oGVWCm4sQtpNWndRPXbLUU5dYL12p5pCH+gUUntKWm&#10;Z6h7EQTbef0XVKelB4QmTCR0GTSNlirNQNMU+R/TPLfCqTQLiYPuLBP+P1j5tH92X32kju4R5Hdk&#10;FtatsFt15z30rRI1tSuiUFnvsDwXxASplG36z1DT1YpdgKTB0PguAtJ0bEhSH85SqyEwSZtFMc+L&#10;xYIzSWdXi/f5dJ5aiPJU7TyGjwo6FoOKe7rKhC72jxgiG1GePonNLDxoY9J1Gsv6is/mxSxPFQhG&#10;1/E0TXnAtfFsL8gQ5KMa+hfixJkRGOiAiKZfKjS7jkYbvz1ahbbIUBdbRAMTZGL0W6tOB/K20V3F&#10;b0bQRC9K+sHWKQ5CmzEmHGMjQZVce5zxJHL0M5Zh2AxUFsMN1AfS3sPoaHqBFLTgf3LWk5srjj92&#10;wiua65Ol+7u6ns2vyf6Xib9MNpeJsJKgKk6yjOE6jE9m57zettSpSPpYuKM7b3S6jldWR6eQY5Mm&#10;x9cVn8Rlnr56/Q9Y/QIAAP//AwBQSwMEFAAGAAgAAAAhAEE01nreAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyonRSlIcSpUCUucKIUJG5OvPkh8Tqy3Ta8PeZEj6MZzXxT&#10;bhczsRM6P1iSkKwEMKTG6oE6CYf357scmA+KtJosoYQf9LCtrq9KVWh7pjc87UPHYgn5QknoQ5gL&#10;zn3To1F+ZWek6LXWGRWidB3XTp1juZl4KkTGjRooLvRqxl2Pzbg/Ggntjqdj7cTLd7vm4+fmkLx+&#10;2Q8pb2+Wp0dgAZfwH4Y//IgOVWSq7ZG0Z5OEtUgeYlRClgGL/n2epcDqqPMN8KrklweqXwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBd+HJYLgIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBBNNZ63gAAAAgBAAAPAAAAAAAAAAAAAAAAAIgE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" filled="f" strokeweight="4.5pt">
                 <v:fill color2="#5b9bd5" colors="0 white;22937f #bed7ef;1 #5b9bd5" focus="100%" type="gradient"/>
                 <v:shadow color="#868686"/>
                 <v:textbox inset="2.88pt,2.88pt,2.88pt,2.88pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="5BF1E898" w14:textId="77777777" w:rsidR="00EE09E5" w:rsidRPr="00900F19" w:rsidRDefault="00EE09E5" w:rsidP="00EE09E5">
+                    <w:p w14:paraId="716BDC10" w14:textId="77777777" w:rsidR="008313CF" w:rsidRPr="00900F19" w:rsidRDefault="008313CF" w:rsidP="008313CF">
                       <w:pPr>
                         <w:widowControl w:val="0"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="34"/>
                           <w:szCs w:val="34"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00900F19">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="34"/>
                           <w:szCs w:val="34"/>
                           <w14:ligatures w14:val="none"/>
                         </w:rPr>
                         <w:t>€20,000</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB73BD7" w14:textId="45C0D004" w:rsidR="00EE09E5" w:rsidRDefault="00EE09E5" w:rsidP="00394AD7">
+    <w:p w14:paraId="5314B8F5" w14:textId="278AEA75" w:rsidR="008313CF" w:rsidRPr="00B904F1" w:rsidRDefault="008313CF" w:rsidP="008313CF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="17"/>
-          <w:szCs w:val="17"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EF7A6F6" w14:textId="02263BC2" w:rsidR="00E96F20" w:rsidRDefault="00E96F20" w:rsidP="001D1381">
+    <w:p w14:paraId="5D0861A6" w14:textId="77777777" w:rsidR="008313CF" w:rsidRPr="00B904F1" w:rsidRDefault="008313CF" w:rsidP="008313CF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF747E3" w14:textId="77CF0EB9" w:rsidR="001D1381" w:rsidRPr="00773A7E" w:rsidRDefault="00AD0272" w:rsidP="001D1381">
+    <w:p w14:paraId="2597048F" w14:textId="17514075" w:rsidR="008313CF" w:rsidRPr="00B904F1" w:rsidRDefault="00B23EB9" w:rsidP="008313CF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685376" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40AC95F6" wp14:editId="63E8E34A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47A32256" wp14:editId="7BB92C56">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>2654979</wp:posOffset>
+              <wp:posOffset>171450</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>131862</wp:posOffset>
+              <wp:posOffset>169545</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1245444" cy="485331"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="760095" cy="669925"/>
+            <wp:effectExtent l="114300" t="133350" r="116205" b="149225"/>
             <wp:wrapNone/>
-            <wp:docPr id="707222059" name="Picture 3" descr="Blessed Sacrament Vector Art, Icons, and Graphics for Free ..."/>
+            <wp:docPr id="174638791" name="Picture 2" descr="Ausmalbild 40+ winterliche Schneeflocken und Sterne: Ausmalbild Sterne 5 kostenlos ausdrucken"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3" descr="Blessed Sacrament Vector Art, Icons, and Graphics for Free ..."/>
+                    <pic:cNvPr id="0" name="Picture 1" descr="Ausmalbild 40+ winterliche Schneeflocken und Sterne: Ausmalbild Sterne 5 kostenlos ausdrucken"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
-                    <a:xfrm>
+                    <a:xfrm rot="1535157">
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1252247" cy="487982"/>
+                      <a:ext cx="760095" cy="669925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="001D1381" w:rsidRPr="00773A7E">
-[...6 lines deleted...]
-        <w:t>Draw on16th August postponed as a mark of respect</w:t>
+      <w:r w:rsidR="00B904F1" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678208" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="796697EE" wp14:editId="0FDAA023">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3815715</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>2540</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="760095" cy="669925"/>
+            <wp:effectExtent l="114300" t="133350" r="116205" b="149225"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1024376342" name="Picture 2" descr="Ausmalbild 40+ winterliche Schneeflocken und Sterne: Ausmalbild Sterne 5 kostenlos ausdrucken"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="Ausmalbild 40+ winterliche Schneeflocken und Sterne: Ausmalbild Sterne 5 kostenlos ausdrucken"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm rot="1535157">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="760095" cy="669925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="008313CF" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Numbers drawn on </w:t>
+      </w:r>
+      <w:r w:rsidR="00874E65" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>30th</w:t>
+      </w:r>
+      <w:r w:rsidR="008313CF" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> August</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685D71DD" w14:textId="013947F6" w:rsidR="00EE09E5" w:rsidRPr="00773A7E" w:rsidRDefault="00EE09E5" w:rsidP="00EE09E5">
+    <w:p w14:paraId="2D96A0F7" w14:textId="41C532B3" w:rsidR="008313CF" w:rsidRPr="00B904F1" w:rsidRDefault="00874E65" w:rsidP="008313CF">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>***********************************************</w:t>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="008313CF" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="008313CF" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidR="008313CF" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C14DC15" w14:textId="3527A1C5" w:rsidR="00AF3D7C" w:rsidRPr="00773A7E" w:rsidRDefault="00AF3D7C" w:rsidP="00394AD7">
+    <w:p w14:paraId="58C73E64" w14:textId="258ECC18" w:rsidR="00B93E65" w:rsidRDefault="00874E65" w:rsidP="00CE38E7">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:t>K&amp;L Eucharistic Adoration Prayer Day</w:t>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="008313CF" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Match 3 winners share €</w:t>
+      </w:r>
+      <w:r w:rsidR="00456070" w:rsidRPr="00B904F1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>500</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574BF8BB" w14:textId="1EFE9CF3" w:rsidR="00AF3D7C" w:rsidRPr="00773A7E" w:rsidRDefault="00AF3D7C" w:rsidP="00394AD7">
-[...240 lines deleted...]
-    <w:sectPr w:rsidR="003B12B5" w:rsidRPr="00773A7E" w:rsidSect="00036B7C">
+    <w:sectPr w:rsidR="00B93E65" w:rsidSect="00036B7C">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="284" w:right="253" w:bottom="284" w:left="284" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="709"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A6D16B9"/>
+    <w:nsid w:val="2EEE2B4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
+    <w:tmpl w:val="23D4EF34"/>
     <w:lvl w:ilvl="0" w:tplc="18090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="18090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="18090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="18090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="18090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="18090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="18090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="18090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="18090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A6D16B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="18090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="18090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="18090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="18090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="18090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="18090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="18090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="18090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="18090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="422796335">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1475877382">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1993366677">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="288778936">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00253C02"/>
     <w:rsid w:val="00036B7C"/>
     <w:rsid w:val="0005273F"/>
     <w:rsid w:val="00086B04"/>
     <w:rsid w:val="000B4CFC"/>
     <w:rsid w:val="00111220"/>
+    <w:rsid w:val="001122A5"/>
     <w:rsid w:val="00155206"/>
     <w:rsid w:val="001B20B1"/>
     <w:rsid w:val="001D1381"/>
     <w:rsid w:val="001D1421"/>
     <w:rsid w:val="001D630A"/>
     <w:rsid w:val="001F0C37"/>
     <w:rsid w:val="001F136A"/>
     <w:rsid w:val="001F21B6"/>
+    <w:rsid w:val="002063DF"/>
     <w:rsid w:val="00211678"/>
     <w:rsid w:val="00212B81"/>
+    <w:rsid w:val="00220977"/>
+    <w:rsid w:val="00230545"/>
     <w:rsid w:val="00234E48"/>
     <w:rsid w:val="00245D0C"/>
     <w:rsid w:val="00253C02"/>
     <w:rsid w:val="00274194"/>
+    <w:rsid w:val="00286DA0"/>
     <w:rsid w:val="002B2544"/>
     <w:rsid w:val="002C320A"/>
     <w:rsid w:val="002C60C1"/>
     <w:rsid w:val="002E5C53"/>
     <w:rsid w:val="00306618"/>
     <w:rsid w:val="00324D33"/>
+    <w:rsid w:val="00374338"/>
     <w:rsid w:val="003853B6"/>
+    <w:rsid w:val="00387628"/>
     <w:rsid w:val="00394AD7"/>
     <w:rsid w:val="003B12B5"/>
     <w:rsid w:val="003B387E"/>
     <w:rsid w:val="003B4DE1"/>
     <w:rsid w:val="003C59F2"/>
+    <w:rsid w:val="003E6552"/>
     <w:rsid w:val="003F2888"/>
+    <w:rsid w:val="004051DE"/>
+    <w:rsid w:val="00456070"/>
     <w:rsid w:val="00477E1D"/>
+    <w:rsid w:val="004A72C3"/>
     <w:rsid w:val="004B73D3"/>
+    <w:rsid w:val="00503B93"/>
     <w:rsid w:val="00515494"/>
+    <w:rsid w:val="00533210"/>
     <w:rsid w:val="00566A1D"/>
     <w:rsid w:val="005C0BC5"/>
+    <w:rsid w:val="00622444"/>
+    <w:rsid w:val="00623629"/>
     <w:rsid w:val="0065507F"/>
     <w:rsid w:val="0066439C"/>
     <w:rsid w:val="00675297"/>
     <w:rsid w:val="006922BB"/>
     <w:rsid w:val="00695B1D"/>
+    <w:rsid w:val="006F1114"/>
+    <w:rsid w:val="006F4283"/>
     <w:rsid w:val="007337E0"/>
     <w:rsid w:val="007704AE"/>
     <w:rsid w:val="00773A7E"/>
+    <w:rsid w:val="008313CF"/>
     <w:rsid w:val="00860C48"/>
+    <w:rsid w:val="00874E65"/>
+    <w:rsid w:val="00885D38"/>
     <w:rsid w:val="00890EE9"/>
     <w:rsid w:val="008A66F9"/>
+    <w:rsid w:val="008B58ED"/>
     <w:rsid w:val="008F40FD"/>
     <w:rsid w:val="00900F19"/>
     <w:rsid w:val="00926A03"/>
+    <w:rsid w:val="00926AB7"/>
     <w:rsid w:val="00944677"/>
     <w:rsid w:val="0095690A"/>
     <w:rsid w:val="009628F9"/>
     <w:rsid w:val="00963DF5"/>
     <w:rsid w:val="00997F01"/>
     <w:rsid w:val="009D0F9B"/>
     <w:rsid w:val="009D621C"/>
     <w:rsid w:val="009E5875"/>
     <w:rsid w:val="00A21A4F"/>
     <w:rsid w:val="00AA69E9"/>
     <w:rsid w:val="00AC2469"/>
     <w:rsid w:val="00AC364F"/>
     <w:rsid w:val="00AC46EE"/>
     <w:rsid w:val="00AD0272"/>
     <w:rsid w:val="00AF3D7C"/>
+    <w:rsid w:val="00AF7E7C"/>
     <w:rsid w:val="00B110AD"/>
+    <w:rsid w:val="00B23EB9"/>
     <w:rsid w:val="00B24B9A"/>
+    <w:rsid w:val="00B41DCD"/>
+    <w:rsid w:val="00B65074"/>
     <w:rsid w:val="00B844AF"/>
+    <w:rsid w:val="00B904F1"/>
     <w:rsid w:val="00B9238C"/>
+    <w:rsid w:val="00B93E65"/>
     <w:rsid w:val="00C13E67"/>
+    <w:rsid w:val="00C16A7E"/>
     <w:rsid w:val="00C261F3"/>
     <w:rsid w:val="00C51017"/>
     <w:rsid w:val="00C63F77"/>
+    <w:rsid w:val="00C82E26"/>
     <w:rsid w:val="00CB206F"/>
+    <w:rsid w:val="00CE38E7"/>
+    <w:rsid w:val="00D0363C"/>
     <w:rsid w:val="00D21659"/>
     <w:rsid w:val="00D50333"/>
     <w:rsid w:val="00D67B47"/>
+    <w:rsid w:val="00DA0343"/>
+    <w:rsid w:val="00DD2F2E"/>
     <w:rsid w:val="00DE4522"/>
+    <w:rsid w:val="00E005DB"/>
     <w:rsid w:val="00E465EF"/>
     <w:rsid w:val="00E8365F"/>
     <w:rsid w:val="00E96F20"/>
     <w:rsid w:val="00EB428C"/>
     <w:rsid w:val="00EC3CBE"/>
     <w:rsid w:val="00EE09E5"/>
+    <w:rsid w:val="00F11F36"/>
     <w:rsid w:val="00F23695"/>
+    <w:rsid w:val="00F633B7"/>
     <w:rsid w:val="00F873CD"/>
     <w:rsid w:val="00FB7994"/>
     <w:rsid w:val="00FD1119"/>
     <w:rsid w:val="00FF3C9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-IE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -3905,50 +4293,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="008313CF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00253C02"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -4107,51 +4496,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00253C02"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -4473,51 +4861,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@carlowcathedral.ie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dlp@kandle.ie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.loughderg.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marriageencounter.ie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carlowcathedral.ie/2017/09/fr-padraig-shelley-c-c/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:deirdregleeson@medwise.ie" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dlp@kandle.ie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:volunteer@irishcancer.ie%3cmailto:volunteer@irishcancer.ie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carlowcathedral.ie/2017/09/fr-padraig-shelley-c-c/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carlowcommunitygarden@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@carlowcathedral.ie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4791,75 +5179,91 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F31B729-FD4D-4A5B-AFA4-0ED6F2F23B93}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>839</Words>
-  <Characters>4785</Characters>
+  <Words>813</Words>
+  <Characters>4639</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>11</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5613</CharactersWithSpaces>
+  <CharactersWithSpaces>5442</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Thomas O'BYRNE</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>